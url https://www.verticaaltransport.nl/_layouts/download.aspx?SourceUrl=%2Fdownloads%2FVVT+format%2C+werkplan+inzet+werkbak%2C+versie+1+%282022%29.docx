--- v0 (2025-10-19)
+++ v1 (2026-08-05)
@@ -17711,52 +17711,52 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010096F85DAD71368946A31E99EE8C2C442B" ma:contentTypeVersion="4" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="31100953f67070703b3993e554f6d9ae">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="c13f741e-235e-4d2d-8e13-9463cea43bd9" xmlns:ns3="c1683af0-a67c-4568-b12f-1c6a9a8fe50e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2f3dbdb223c133c21fbe63d53b6676db" ns1:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010096F85DAD71368946A31E99EE8C2C442B" ma:contentTypeVersion="4" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="53debf9ad506125a2f7f60bb0265098f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="c13f741e-235e-4d2d-8e13-9463cea43bd9" xmlns:ns3="c1683af0-a67c-4568-b12f-1c6a9a8fe50e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="484860653047a333704ec3e307e6b257" ns1:_="" ns3:_="">
     <xsd:import namespace="c13f741e-235e-4d2d-8e13-9463cea43bd9"/>
     <xsd:import namespace="c1683af0-a67c-4568-b12f-1c6a9a8fe50e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:Onderwerp" minOccurs="0"/>
                 <xsd:element ref="ns1:Nummer" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns1:Onderwerp_x003a_Code" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c13f741e-235e-4d2d-8e13-9463cea43bd9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Onderwerp" ma:index="0" nillable="true" ma:displayName="Onderwerp" ma:list="{3db6d09c-feff-49eb-b8e9-a25acd683f81}" ma:internalName="Onderwerp" ma:showField="Title">
       <xsd:simpleType>
         <xsd:restriction base="dms:Lookup"/>
@@ -17902,51 +17902,51 @@
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Onderwerp xmlns="c13f741e-235e-4d2d-8e13-9463cea43bd9">10</Onderwerp>
     <Nummer xmlns="c13f741e-235e-4d2d-8e13-9463cea43bd9">WI 207</Nummer>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{788868BD-FD79-437D-B125-3639E2935E80}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0B9E94A-28B1-4427-B2CA-F086831D7140}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0ECB925E-0202-4FE6-9F89-671A948DF2B5}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1728C8A-9BC3-4BA5-8DBB-9FC96DD52D1E}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A9F9F40-D00D-46AC-95FE-25FA5BF8EA84}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
   <Words>1533</Words>
   <Characters>9078</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>458</Lines>
   <Paragraphs>238</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>